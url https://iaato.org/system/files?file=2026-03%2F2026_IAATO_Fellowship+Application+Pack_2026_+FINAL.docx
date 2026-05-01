--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -2433,73 +2433,73 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7084">
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Deadline for application</w:t>
             </w:r>
             <w:r w:rsidR="006F46D2" w:rsidRPr="001D7084">
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7619" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35D3D731" w14:textId="1988979B" w:rsidR="006F46D2" w:rsidRPr="00F014E1" w:rsidRDefault="00CB5DAC" w:rsidP="00F014E1">
+          <w:p w14:paraId="35D3D731" w14:textId="44EC2273" w:rsidR="006F46D2" w:rsidRPr="00F014E1" w:rsidRDefault="00E317D6" w:rsidP="00F014E1">
             <w:pPr>
               <w:pStyle w:val="ATSNormal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA6604">
-[...4 lines deleted...]
-              <w:t>31 May</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>June 14</w:t>
             </w:r>
             <w:r w:rsidR="00261F22" w:rsidRPr="00BA6604">
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA6604">
+            <w:r w:rsidR="00CB5DAC" w:rsidRPr="00BA6604">
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F46D2" w:rsidRPr="00851FBE" w14:paraId="6C54C4EC" w14:textId="77777777" w:rsidTr="00210EA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="027CA501" w14:textId="77777777" w:rsidR="006F46D2" w:rsidRPr="001D7084" w:rsidRDefault="007C4C34" w:rsidP="006F46D2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7084">
               <w:rPr>
@@ -2540,51 +2540,51 @@
               <w:t>The IAATO Fellowship 202</w:t>
             </w:r>
             <w:r w:rsidR="00CB5DAC">
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00AF7728" w:rsidRPr="0027136A">
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik" w:hint="cs"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> is being administered by COMNAP.  Application is by way of online submission to: </w:t>
             </w:r>
             <w:r w:rsidR="008A3863" w:rsidRPr="0027136A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik" w:hint="cs"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02D2CED0" w14:textId="6F4FBC99" w:rsidR="006F46D2" w:rsidRPr="0027136A" w:rsidRDefault="00C71740" w:rsidP="0027136A">
+          <w:p w14:paraId="02D2CED0" w14:textId="6F4FBC99" w:rsidR="006F46D2" w:rsidRPr="0027136A" w:rsidRDefault="00EA41EC" w:rsidP="0027136A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="0027136A" w:rsidRPr="0027136A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik" w:hint="cs"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://www.comnap.aq/early-career-award</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0027136A" w:rsidRPr="0027136A">
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik" w:hint="cs"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
               <w:t xml:space="preserve">doubts or </w:t>
             </w:r>
             <w:r w:rsidR="006F46D2" w:rsidRPr="006F1BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">queries, </w:t>
             </w:r>
             <w:r w:rsidR="006F46D2" w:rsidRPr="001D7084">
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7619" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08370EEA" w14:textId="49BD290F" w:rsidR="006F46D2" w:rsidRPr="00F014E1" w:rsidRDefault="00C71740" w:rsidP="006F46D2">
+          <w:p w14:paraId="08370EEA" w14:textId="49BD290F" w:rsidR="006F46D2" w:rsidRPr="00F014E1" w:rsidRDefault="00EA41EC" w:rsidP="006F46D2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="005C447D" w:rsidRPr="00BA6604">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005C447D" w:rsidRPr="00BA6604">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ndrea.colombo@comnap.aq</w:t>
             </w:r>
@@ -4836,69 +4836,77 @@
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00210EA8" w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t xml:space="preserve">Please make sure the reference is also signed and dated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170B4A79" w14:textId="77777777" w:rsidR="0079732C" w:rsidRPr="001D7084" w:rsidRDefault="0079732C" w:rsidP="006F46D2">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2734C320" w14:textId="7DF863E8" w:rsidR="00D807E7" w:rsidRPr="00583774" w:rsidRDefault="00D807E7" w:rsidP="00D807E7">
+    <w:p w14:paraId="2734C320" w14:textId="53A32C1E" w:rsidR="00D807E7" w:rsidRPr="00583774" w:rsidRDefault="00D807E7" w:rsidP="00D807E7">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t xml:space="preserve">When completed, this Cover Note 1 should be combined with the letter of reference in a single file (preferably in PDF format) and sent back to the applicant, so that they can upload during the online application process. Application deadline is </w:t>
       </w:r>
+      <w:r w:rsidR="00325440" w:rsidRPr="00325440">
+        <w:rPr>
+          <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>June 14</w:t>
+      </w:r>
       <w:r w:rsidR="00CB5DAC" w:rsidRPr="00BA6604">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
-        <w:t xml:space="preserve">31 May </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C447D" w:rsidRPr="00BA6604">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00CB5DAC" w:rsidRPr="00BA6604">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B514FC" w:rsidRPr="00BA6604">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005C447D">
@@ -6067,51 +6075,51 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t xml:space="preserve"> ……………………………………………………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6F7FE627" w14:textId="77777777" w:rsidR="006F46D2" w:rsidRPr="001D7084" w:rsidRDefault="006F46D2" w:rsidP="006F46D2">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18AD6C11" w14:textId="395ACE09" w:rsidR="00974C6E" w:rsidRPr="001D7084" w:rsidRDefault="00D807E7" w:rsidP="00B4130D">
+    <w:p w14:paraId="18AD6C11" w14:textId="5911027D" w:rsidR="00974C6E" w:rsidRPr="001D7084" w:rsidRDefault="00D807E7" w:rsidP="00B4130D">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t>When completed, this</w:t>
       </w:r>
       <w:r w:rsidR="00892610" w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t>Cover N</w:t>
       </w:r>
       <w:r w:rsidR="00974C6E" w:rsidRPr="001D7084">
@@ -6146,120 +6154,136 @@
       </w:r>
       <w:r w:rsidR="00892610" w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00974C6E" w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t>in a single file (preferably in PDF format) and sent back</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7084">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the applicant, so that they can upload during the online application process.  </w:t>
       </w:r>
       <w:r w:rsidRPr="006A3F84">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t xml:space="preserve">Application deadline is </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5DAC">
+      <w:r w:rsidR="00325440">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>31 May</w:t>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00325440">
+        <w:rPr>
+          <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>June</w:t>
       </w:r>
       <w:r w:rsidR="00770215" w:rsidRPr="00583774">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00CB5DAC">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00583774">
         <w:rPr>
           <w:rFonts w:ascii="Rubik" w:hAnsi="Rubik" w:cs="Rubik"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00974C6E" w:rsidRPr="001D7084" w:rsidSect="006F46D2">
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="709" w:right="851" w:bottom="992" w:left="851" w:header="720" w:footer="391" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DA11AA2" w14:textId="77777777" w:rsidR="00C71740" w:rsidRDefault="00C71740">
+    <w:p w14:paraId="20CD4807" w14:textId="77777777" w:rsidR="00EA41EC" w:rsidRDefault="00EA41EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1072EBC0" w14:textId="77777777" w:rsidR="00C71740" w:rsidRDefault="00C71740">
+    <w:p w14:paraId="0473F05E" w14:textId="77777777" w:rsidR="00EA41EC" w:rsidRDefault="00EA41EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Agency FB">
     <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="4D"/>
@@ -6280,58 +6304,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marlett">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rubik">
     <w:altName w:val="﷽﷽﷽﷽﷽﷽지뉭잊"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="B1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000A07" w:usb1="40000001" w:usb2="00000000" w:usb3="00000000" w:csb0="000000B7" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="13CC59E7" w14:textId="6577832C" w:rsidR="008A3863" w:rsidRDefault="008A3863">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34F019FC" wp14:editId="12C43125">
@@ -6686,58 +6710,58 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>Classification: In-Confidence</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DC0C2DD" w14:textId="77777777" w:rsidR="00C71740" w:rsidRDefault="00C71740">
+    <w:p w14:paraId="4D82BE26" w14:textId="77777777" w:rsidR="00EA41EC" w:rsidRDefault="00EA41EC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34BD031A" w14:textId="77777777" w:rsidR="00C71740" w:rsidRDefault="00C71740">
+    <w:p w14:paraId="57E3DC6B" w14:textId="77777777" w:rsidR="00EA41EC" w:rsidRDefault="00EA41EC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="64B9C8CE" w14:textId="77777777" w:rsidR="00EA7F55" w:rsidRPr="00EA7F55" w:rsidRDefault="00EA7F55">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
@@ -10618,75 +10642,78 @@
     <w:rsid w:val="00111F1F"/>
     <w:rsid w:val="00112BD5"/>
     <w:rsid w:val="001155B1"/>
     <w:rsid w:val="00121883"/>
     <w:rsid w:val="001240F7"/>
     <w:rsid w:val="00143D9D"/>
     <w:rsid w:val="001560F7"/>
     <w:rsid w:val="001576A9"/>
     <w:rsid w:val="00166A96"/>
     <w:rsid w:val="0018100F"/>
     <w:rsid w:val="001C6EB6"/>
     <w:rsid w:val="001D7084"/>
     <w:rsid w:val="001E1DB0"/>
     <w:rsid w:val="001F0B72"/>
     <w:rsid w:val="001F7BED"/>
     <w:rsid w:val="00203C0D"/>
     <w:rsid w:val="0020746D"/>
     <w:rsid w:val="00210EA8"/>
     <w:rsid w:val="00213B78"/>
     <w:rsid w:val="00220748"/>
     <w:rsid w:val="00246779"/>
     <w:rsid w:val="00261F22"/>
     <w:rsid w:val="0027136A"/>
     <w:rsid w:val="00275E1D"/>
     <w:rsid w:val="0029045F"/>
+    <w:rsid w:val="00296FD4"/>
     <w:rsid w:val="002D3EC0"/>
     <w:rsid w:val="002F597E"/>
     <w:rsid w:val="00303F41"/>
     <w:rsid w:val="003078AF"/>
     <w:rsid w:val="00310B13"/>
+    <w:rsid w:val="00325440"/>
     <w:rsid w:val="0034279E"/>
     <w:rsid w:val="00367D84"/>
     <w:rsid w:val="00377DFA"/>
     <w:rsid w:val="003B26EA"/>
     <w:rsid w:val="003B570D"/>
     <w:rsid w:val="003C3F99"/>
     <w:rsid w:val="003C549F"/>
     <w:rsid w:val="003D0F7D"/>
     <w:rsid w:val="003F2D8D"/>
     <w:rsid w:val="00404BE9"/>
     <w:rsid w:val="00414EFC"/>
     <w:rsid w:val="004203CE"/>
     <w:rsid w:val="0043476F"/>
     <w:rsid w:val="00464A9B"/>
     <w:rsid w:val="00470F25"/>
     <w:rsid w:val="00476735"/>
     <w:rsid w:val="00495B70"/>
     <w:rsid w:val="004B38B1"/>
     <w:rsid w:val="004D1071"/>
     <w:rsid w:val="004D5ACF"/>
+    <w:rsid w:val="004F41C8"/>
     <w:rsid w:val="005015F5"/>
     <w:rsid w:val="00501C2D"/>
     <w:rsid w:val="0053319A"/>
     <w:rsid w:val="00542B17"/>
     <w:rsid w:val="00553CE0"/>
     <w:rsid w:val="005566FD"/>
     <w:rsid w:val="005624A3"/>
     <w:rsid w:val="00583774"/>
     <w:rsid w:val="0059399E"/>
     <w:rsid w:val="00594B98"/>
     <w:rsid w:val="005A39E3"/>
     <w:rsid w:val="005B7B54"/>
     <w:rsid w:val="005C447D"/>
     <w:rsid w:val="005D0CB8"/>
     <w:rsid w:val="005D0DBF"/>
     <w:rsid w:val="005F30A3"/>
     <w:rsid w:val="00601DBA"/>
     <w:rsid w:val="00602117"/>
     <w:rsid w:val="00632CEC"/>
     <w:rsid w:val="00644CCC"/>
     <w:rsid w:val="00664A20"/>
     <w:rsid w:val="00690179"/>
     <w:rsid w:val="00694D4F"/>
     <w:rsid w:val="006A2FF9"/>
     <w:rsid w:val="006A3F84"/>
@@ -10754,95 +10781,96 @@
     <w:rsid w:val="00AD4E0A"/>
     <w:rsid w:val="00AE037C"/>
     <w:rsid w:val="00AE2FCE"/>
     <w:rsid w:val="00AE5604"/>
     <w:rsid w:val="00AF7728"/>
     <w:rsid w:val="00B2152D"/>
     <w:rsid w:val="00B40254"/>
     <w:rsid w:val="00B4130D"/>
     <w:rsid w:val="00B514FC"/>
     <w:rsid w:val="00B56701"/>
     <w:rsid w:val="00B64B32"/>
     <w:rsid w:val="00B741CE"/>
     <w:rsid w:val="00B92122"/>
     <w:rsid w:val="00B942EE"/>
     <w:rsid w:val="00BA32E9"/>
     <w:rsid w:val="00BA6604"/>
     <w:rsid w:val="00BB7546"/>
     <w:rsid w:val="00BF400F"/>
     <w:rsid w:val="00C1247D"/>
     <w:rsid w:val="00C161EC"/>
     <w:rsid w:val="00C2773C"/>
     <w:rsid w:val="00C31856"/>
     <w:rsid w:val="00C323BB"/>
     <w:rsid w:val="00C35C52"/>
     <w:rsid w:val="00C41FC3"/>
-    <w:rsid w:val="00C71740"/>
     <w:rsid w:val="00C73989"/>
     <w:rsid w:val="00C77860"/>
     <w:rsid w:val="00C93E9B"/>
     <w:rsid w:val="00C96FA5"/>
     <w:rsid w:val="00CB4F5C"/>
     <w:rsid w:val="00CB5DAC"/>
     <w:rsid w:val="00CB7459"/>
     <w:rsid w:val="00CC0AA7"/>
     <w:rsid w:val="00CC1668"/>
     <w:rsid w:val="00CD3960"/>
     <w:rsid w:val="00CE5278"/>
     <w:rsid w:val="00CE6A67"/>
     <w:rsid w:val="00CF4B92"/>
     <w:rsid w:val="00CF5321"/>
     <w:rsid w:val="00D03441"/>
     <w:rsid w:val="00D1089C"/>
     <w:rsid w:val="00D30052"/>
     <w:rsid w:val="00D354D3"/>
     <w:rsid w:val="00D36DC3"/>
     <w:rsid w:val="00D45811"/>
     <w:rsid w:val="00D53DFE"/>
     <w:rsid w:val="00D601C9"/>
     <w:rsid w:val="00D65BDC"/>
     <w:rsid w:val="00D66DC2"/>
     <w:rsid w:val="00D754A1"/>
     <w:rsid w:val="00D807E7"/>
     <w:rsid w:val="00D85DD0"/>
     <w:rsid w:val="00D87C05"/>
     <w:rsid w:val="00D9082E"/>
     <w:rsid w:val="00D96842"/>
     <w:rsid w:val="00D97E87"/>
     <w:rsid w:val="00DB1203"/>
     <w:rsid w:val="00DB2785"/>
     <w:rsid w:val="00DB443B"/>
     <w:rsid w:val="00DD5C88"/>
     <w:rsid w:val="00E23AED"/>
+    <w:rsid w:val="00E317D6"/>
     <w:rsid w:val="00E36A4B"/>
     <w:rsid w:val="00E522C0"/>
     <w:rsid w:val="00E56791"/>
     <w:rsid w:val="00E65172"/>
     <w:rsid w:val="00E75C8B"/>
     <w:rsid w:val="00E776B2"/>
     <w:rsid w:val="00E77714"/>
     <w:rsid w:val="00E850B1"/>
+    <w:rsid w:val="00EA41EC"/>
     <w:rsid w:val="00EA7F55"/>
     <w:rsid w:val="00EC167E"/>
     <w:rsid w:val="00ED5771"/>
     <w:rsid w:val="00EE0528"/>
     <w:rsid w:val="00EF0CA4"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF678C"/>
     <w:rsid w:val="00F014E1"/>
     <w:rsid w:val="00F019F2"/>
     <w:rsid w:val="00F117AD"/>
     <w:rsid w:val="00F23CC9"/>
     <w:rsid w:val="00F24E63"/>
     <w:rsid w:val="00F30B62"/>
     <w:rsid w:val="00F63E00"/>
     <w:rsid w:val="00F72B7F"/>
     <w:rsid w:val="00F93001"/>
     <w:rsid w:val="00F93CAC"/>
     <w:rsid w:val="00FB1E79"/>
     <w:rsid w:val="00FC57A7"/>
     <w:rsid w:val="00FE0ABD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -12050,74 +12078,74 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84CEB519-5716-1543-AB51-F4F4D1CAAFF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{d2b2326c-f811-4ccc-abcb-1b955c303c2e}" enabled="1" method="Standard" siteId="{dc781727-710e-4855-bc4c-690266a1b551}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1569</Words>
-  <Characters>8944</Characters>
+  <Characters>8947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form PD17: Application for Employment</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Cambridge</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10493</CharactersWithSpaces>
+  <CharactersWithSpaces>10496</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>3276925</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.scar.org/fellowship/application</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3276925</vt:i4>
       </vt:variant>
       <vt:variant>